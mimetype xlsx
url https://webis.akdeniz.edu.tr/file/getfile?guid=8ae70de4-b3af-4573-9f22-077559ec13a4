--- v1 (2026-01-27)
+++ v2 (2026-10-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00882C60" w:rsidRDefault="00882C60" w:rsidP="00167062">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="00167062" w:rsidP="00167062">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TC</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="00167062" w:rsidP="00167062">
       <w:pPr>
@@ -190,89 +190,94 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">SINAV ÜCRETİ                                     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="007320E7" w:rsidP="00167062">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                    </w:t>
       </w:r>
       <w:r w:rsidR="00167062" w:rsidRPr="008512F0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MÜDÜRLÜK MAKAMINA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00882C60" w:rsidRDefault="00882C60" w:rsidP="00882C60"/>
     <w:p w:rsidR="00167062" w:rsidRDefault="00F30341" w:rsidP="00882C60">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
       </w:pPr>
-      <w:r>
-        <w:t>…………   202…</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">   202…</w:t>
       </w:r>
       <w:r w:rsidR="00882C60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00632028">
         <w:t>ayına</w:t>
       </w:r>
       <w:r w:rsidR="00167062">
         <w:t xml:space="preserve"> ait aşağıdaki bildirimde ayrıntıları gösterilmiş toplam</w:t>
       </w:r>
       <w:r w:rsidR="008512F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00167062">
-        <w:t xml:space="preserve">(  </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ) saatlik sınav </w:t>
+        <w:t xml:space="preserve">(   ) saatlik sınav </w:t>
       </w:r>
       <w:r w:rsidR="008512F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F164F">
         <w:t>ü</w:t>
       </w:r>
       <w:r w:rsidR="00CF2B84">
         <w:t>cretinin</w:t>
       </w:r>
       <w:r w:rsidR="008512F0">
         <w:br/>
-        <w:t xml:space="preserve">  ......................................................................................</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008512F0">
+        <w:t>......................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00167062">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00BB1965">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00167062">
         <w:t xml:space="preserve"> ödenmesi için gereğini emirlerinize arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008512F0" w:rsidRDefault="00167062" w:rsidP="00167062">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -512,77 +517,76 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
               <w:t>.........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B73206" w:rsidRDefault="00B73206" w:rsidP="00B02E16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>TC</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Kimlik No:</w:t>
+              <w:t>TC Kimlik No:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>.........................................</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B73206" w:rsidRDefault="00B73206" w:rsidP="00B73206">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Zorunlu Ders Yükü:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
@@ -803,51 +807,51 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
                   <w:pict>
                     <v:line w14:anchorId="5847B4DB" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="415pt,59.65pt" to="415pt,59.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsACCxCwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIKFCLCqkqgF9pF&#10;2u0HGNshVh3bsg0BVf33jh2C2PZSVc3BGXtmnt/MPK+eLq1EZ26d0KrA2TjFiCuqmVDHAn973Y4W&#10;GDlPFCNSK17gK3f4af3+3aozOZ/oRkvGLQIQ5fLOFLjx3uRJ4mjDW+LG2nAFzlrblnjY2mPCLOkA&#10;vZXJJE3nSactM1ZT7hycVr0TryN+XXPqn+vacY9kgYGbj6uN6yGsyXpF8qMlphH0RoP8A4uWCAWX&#10;3qEq4gk6WfEHVCuo1U7Xfkx1m+i6FpTHGqCaLP2tmpeGGB5rgeY4c2+T+3+w9Ot5b5FgBZ5jpEgL&#10;I9oJxdEidKYzLoeAUu1tqI1e1IvZafrdIaXLhqgjjwxfrwbSspCRvEkJG2cA/9B90QxiyMnr2KZL&#10;bdsACQ1AlziN630a/OIR7Q/pcJqQfEgx1vnPXLcoGAWWwDZCkvPO+UCB5ENIuEHprZAyjlkq1BV4&#10;OZvMYoLTUrDgDGHOHg+ltOhMglDiF+sBz2OY1SfFIljDCdvcbE+E7G24XKqAB0UAnZvVK+HHMl1u&#10;FpvFdDSdzDejaVpVo0/bcjqab7OPs+pDVZZV9jNQy6Z5IxjjKrAbVJlN/27qt/fR6+muy3sbkrfo&#10;sV9AdvhH0nGKYXC9BA6aXfd2mC4IMQbfHk1Q+uMe7Menvf4FAAD//wMAUEsDBBQABgAIAAAAIQAi&#10;44EP2wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3kVAJcSoE5MaF&#10;AuK6jZckIl6nsdsGvp5FIMFxZ0azb4r15Ht1oDF2gS0s5gYUcR1cx42F56fqYgUqJmSHfWCy8EER&#10;1uXpSYG5C0d+pMMmNUpKOOZooU1pyLWOdUse4zwMxOK9hdFjknNstBvxKOW+10tjLrXHjuVDiwPd&#10;tlS/b/beQqxeaFd9zuqZec2aQMvd3cM9Wnt+Nt1cg0o0pb8wfOMLOpTCtA17dlH1FlaZkS1JjMVV&#10;BkoSP8r2V9Flof9vKL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbAAgsQsCAAAiBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIuOBD9sAAAAL&#10;AQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" o:allowincell="f"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009759DE" w:rsidRPr="00812119">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ders No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="009759DE" w:rsidRDefault="009759DE" w:rsidP="009759DE">
             <w:pPr>
               <w:pStyle w:val="Balk3"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -2499,55 +2503,63 @@
       <w:r w:rsidR="00EA124B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UYGUNDUR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="008512F0" w:rsidP="00167062">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F30341">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>....../....../202</w:t>
+        <w:t>......</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F30341">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/....../202</w:t>
       </w:r>
       <w:r w:rsidR="00812119">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2570,103 +2582,117 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              </w:t>
-[...13 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">              ..../</w:t>
       </w:r>
       <w:r w:rsidR="00F30341">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> .../..202</w:t>
       </w:r>
       <w:r w:rsidR="00812119">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00EA124B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
+        <w:t xml:space="preserve">                                                                                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="0068672C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA124B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00EA124B" w:rsidRPr="00EA124B">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
-          <w:t>Prof.Dr</w:t>
+          <w:t>Prof.</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="0068672C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
         <w:r w:rsidR="00EA124B" w:rsidRPr="00EA124B">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
-          <w:t>. BURHAN ÖZKAN</w:t>
+          <w:t xml:space="preserve">Dr. </w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0068672C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Orhan</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0068672C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ÖZÇATALBAŞ</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="00167062" w:rsidP="00167062">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="008512F0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -3641,104 +3667,103 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00167062" w:rsidRDefault="00167062" w:rsidP="00167062">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00167062" w:rsidSect="00167062">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="510" w:right="510" w:bottom="567" w:left="510" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167062"/>
     <w:rsid w:val="00015819"/>
     <w:rsid w:val="00020F1E"/>
     <w:rsid w:val="000226CE"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="000259CE"/>
     <w:rsid w:val="0003027F"/>
     <w:rsid w:val="00034BEC"/>
     <w:rsid w:val="00036D48"/>
     <w:rsid w:val="00066024"/>
     <w:rsid w:val="00070E82"/>
     <w:rsid w:val="00072C41"/>
     <w:rsid w:val="00073522"/>
     <w:rsid w:val="00074796"/>
     <w:rsid w:val="000E632D"/>
     <w:rsid w:val="000F5795"/>
     <w:rsid w:val="000F62F7"/>
     <w:rsid w:val="0012046E"/>
     <w:rsid w:val="00135B1C"/>
     <w:rsid w:val="00144296"/>
     <w:rsid w:val="00145CDE"/>
     <w:rsid w:val="00167062"/>
     <w:rsid w:val="001670F9"/>
@@ -3808,50 +3833,51 @@
     <w:rsid w:val="00573335"/>
     <w:rsid w:val="00580BAE"/>
     <w:rsid w:val="0058340C"/>
     <w:rsid w:val="005A132F"/>
     <w:rsid w:val="005A64D6"/>
     <w:rsid w:val="005B2ED0"/>
     <w:rsid w:val="005C082B"/>
     <w:rsid w:val="005D60BD"/>
     <w:rsid w:val="005E2787"/>
     <w:rsid w:val="005F2007"/>
     <w:rsid w:val="005F7226"/>
     <w:rsid w:val="005F799B"/>
     <w:rsid w:val="00601019"/>
     <w:rsid w:val="0061578B"/>
     <w:rsid w:val="006165A9"/>
     <w:rsid w:val="00617312"/>
     <w:rsid w:val="00622EF5"/>
     <w:rsid w:val="00630612"/>
     <w:rsid w:val="00632028"/>
     <w:rsid w:val="006571A9"/>
     <w:rsid w:val="006712E1"/>
     <w:rsid w:val="006719A4"/>
     <w:rsid w:val="00675D37"/>
     <w:rsid w:val="00680804"/>
     <w:rsid w:val="006837F7"/>
+    <w:rsid w:val="0068672C"/>
     <w:rsid w:val="00687655"/>
     <w:rsid w:val="006A31C2"/>
     <w:rsid w:val="006B465A"/>
     <w:rsid w:val="006C58F8"/>
     <w:rsid w:val="006D03B7"/>
     <w:rsid w:val="006E6A6F"/>
     <w:rsid w:val="006F1278"/>
     <w:rsid w:val="006F2AB5"/>
     <w:rsid w:val="00702282"/>
     <w:rsid w:val="00704254"/>
     <w:rsid w:val="007063F8"/>
     <w:rsid w:val="007214F4"/>
     <w:rsid w:val="007320E7"/>
     <w:rsid w:val="00732E15"/>
     <w:rsid w:val="00740103"/>
     <w:rsid w:val="007459A6"/>
     <w:rsid w:val="00754FE0"/>
     <w:rsid w:val="00760A77"/>
     <w:rsid w:val="007643C2"/>
     <w:rsid w:val="00780AC7"/>
     <w:rsid w:val="00781DE9"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00785C59"/>
     <w:rsid w:val="00786894"/>
     <w:rsid w:val="0078711F"/>
@@ -4008,67 +4034,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D2525AB"/>
+  <w14:docId w14:val="4AF149BD"/>
   <w15:docId w15:val="{CA7EFFEE-E275-490A-A3B5-7E1BC8B18ACD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4124,95 +4150,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -4386,54 +4415,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00167062"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00167062"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -4493,51 +4518,50 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00167062"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
@@ -4578,51 +4602,51 @@
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0020422A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0020422A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avesis.akdeniz.edu.tr/bozkan/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4877,67 +4901,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>370</Words>
-  <Characters>2111</Characters>
+  <Words>369</Words>
+  <Characters>2107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>T</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>au</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2477</CharactersWithSpaces>
+  <CharactersWithSpaces>2472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>T</dc:title>
   <dc:creator>au</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>