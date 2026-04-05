--- v0 (2025-10-27)
+++ v1 (2026-04-05)
@@ -4,59 +4,57 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1898AE59" w14:textId="77777777" w:rsidR="00D826CD" w:rsidRPr="00A338CD" w:rsidRDefault="00D826CD">
+    <w:p w14:paraId="043E75BF" w14:textId="77777777" w:rsidR="00073ED5" w:rsidRPr="00A338CD" w:rsidRDefault="00073ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2670"/>
         <w:gridCol w:w="4063"/>
         <w:gridCol w:w="2627"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="039E6984" w14:textId="77777777" w:rsidTr="00AA2384">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
@@ -483,53 +481,58 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C6188">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C6188">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6188">
         <w:t>....  /  .... / 20...</w:t>
       </w:r>
       <w:r w:rsidRPr="009C6188">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107FE0D5" w14:textId="6ECA1F3E" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00AA2384">
+    <w:p w14:paraId="107FE0D5" w14:textId="0A21996D" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00AA2384">
       <w:r w:rsidRPr="009C6188">
-        <w:t xml:space="preserve">                                                                                                                                           </w:t>
+        <w:t xml:space="preserve">                                                                                 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009C6188">
+        <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E11842" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00AA2384">
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6188">
         <w:rPr>
           <w:b/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>DANIŞMAN ATAMA KRİTERLERİ BEYAN FORMU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6C5D64" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00AA2384">
       <w:pPr>
@@ -538,52 +541,52 @@
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KlavuzTablo1Ak"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2395"/>
-        <w:gridCol w:w="7283"/>
+        <w:gridCol w:w="2396"/>
+        <w:gridCol w:w="7282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="363C829E" w14:textId="77777777" w:rsidTr="00E67448">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A478EC2" w14:textId="664FD4F3" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
@@ -824,53 +827,53 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="1290D4C4" w14:textId="77777777" w:rsidTr="00E67448">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9742" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TabloKlavuzu"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="869"/>
+              <w:gridCol w:w="868"/>
               <w:gridCol w:w="2677"/>
-              <w:gridCol w:w="3472"/>
+              <w:gridCol w:w="3473"/>
               <w:gridCol w:w="2434"/>
             </w:tblGrid>
             <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="17359F9D" w14:textId="77777777" w:rsidTr="00E67448">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="874" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="51F0CA4A" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2693" w:type="dxa"/>
                 </w:tcPr>
@@ -907,63 +910,95 @@
                     <w:t>Adı</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Soyadı</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3499" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="52776BB2" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="52776BB2" w14:textId="12331AC9" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00FA7C8B" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Anabilim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Dalı</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AA2384" w:rsidRPr="007C24D6">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Program</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2450" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A6B735D" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
@@ -1608,59 +1643,61 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7830019A" w14:textId="77777777" w:rsidR="002F668C" w:rsidRPr="009C6188" w:rsidRDefault="002F668C" w:rsidP="00E67448">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TabloKlavuzu"/>
               <w:tblW w:w="9520" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3425"/>
-              <w:gridCol w:w="3544"/>
-              <w:gridCol w:w="2551"/>
+              <w:gridCol w:w="1837"/>
+              <w:gridCol w:w="1707"/>
+              <w:gridCol w:w="1270"/>
+              <w:gridCol w:w="1281"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="176B0373" w14:textId="77777777" w:rsidTr="00E67448">
+            <w:tr w:rsidR="00E44C14" w:rsidRPr="009C6188" w14:paraId="176B0373" w14:textId="2EF786AC" w:rsidTr="00E44C14">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3425" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="185F0965" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="185F0965" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Makalenin</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
@@ -1761,273 +1798,429 @@
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>adı</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009C6188">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3544" w:type="dxa"/>
+                  <w:tcW w:w="1837" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="10F838C4" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="10F838C4" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="008D3809" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve">DOI </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>numarası</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="1707" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DA67F36" w14:textId="62529825" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="5EDEECF8" w14:textId="6068F605" w:rsidR="00E44C14" w:rsidRPr="008D3809" w:rsidRDefault="00E44C14" w:rsidP="00EF2140">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Tarandığı</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Indeks</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>ler</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="009C6188">
+                  <w:r w:rsidRPr="008D3809">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1270" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1DA67F36" w14:textId="5585BFE2" w:rsidR="00E44C14" w:rsidRPr="007C24D6" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Puanı</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1281" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="68F62FE6" w14:textId="0F82E11F" w:rsidR="00E44C14" w:rsidRPr="007C24D6" w:rsidRDefault="00E44C14" w:rsidP="00E44C14">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Kullanılan</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="007C24D6">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Puan</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="3481DC33" w14:textId="77777777" w:rsidTr="00E67448">
+            <w:tr w:rsidR="00E44C14" w:rsidRPr="009C6188" w14:paraId="3481DC33" w14:textId="68234FD4" w:rsidTr="00E44C14">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3425" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F701B87" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="7F701B87" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3544" w:type="dxa"/>
+                  <w:tcW w:w="1837" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0ADD188F" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="0ADD188F" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="1707" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F03EC01" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
-[...15 lines deleted...]
-                <w:p w14:paraId="74E95156" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="56C18592" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3544" w:type="dxa"/>
+                  <w:tcW w:w="1270" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="35E25504" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="5F03EC01" w14:textId="6CC82F0A" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="1281" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46E44F32" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="2DBA5FA5" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AA2384" w:rsidRPr="009C6188" w14:paraId="47754CCD" w14:textId="77777777" w:rsidTr="00E67448">
+            <w:tr w:rsidR="00E44C14" w:rsidRPr="009C6188" w14:paraId="3FBF1BB6" w14:textId="4E50A789" w:rsidTr="00E44C14">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3425" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2196FA33" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="74E95156" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3544" w:type="dxa"/>
+                  <w:tcW w:w="1837" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38092B47" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="35E25504" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="1707" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="52CE17D6" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
+                <w:p w14:paraId="34A9E99E" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1270" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="46E44F32" w14:textId="7867796B" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1281" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0738130E" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E44C14" w:rsidRPr="009C6188" w14:paraId="47754CCD" w14:textId="35E4AB62" w:rsidTr="00E44C14">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2196FA33" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1837" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="38092B47" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1707" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="68FF8427" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1270" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="52CE17D6" w14:textId="2DFD49A8" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
+                  <w:pPr>
+                    <w:pStyle w:val="stBilgi"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="4320"/>
+                      <w:tab w:val="clear" w:pos="8640"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1281" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="208F90C4" w14:textId="77777777" w:rsidR="00E44C14" w:rsidRPr="009C6188" w:rsidRDefault="00E44C14" w:rsidP="00E67448">
                   <w:pPr>
                     <w:pStyle w:val="stBilgi"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="4320"/>
                       <w:tab w:val="clear" w:pos="8640"/>
                     </w:tabs>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7A102910" w14:textId="77777777" w:rsidR="00AA2384" w:rsidRPr="009C6188" w:rsidRDefault="00AA2384" w:rsidP="00E67448">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6188">
               <w:t xml:space="preserve">       </w:t>
@@ -3555,68 +3748,69 @@
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{585BAE78-3794-43BD-A769-884F33998D92}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{296946C7-A82D-4144-8D41-C00B754DDA80}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{89A6CF26-88E1-4409-84A8-99BFB61989B4}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{981B7AC5-9B47-4391-A7EB-79B22E811801}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C48B75E1-BD83-4440-A729-2FE5775AE039}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{41934AAB-9488-4083-989D-CE5C4A76B429}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{75944039-D120-40AC-A295-5CDDA34DF943}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{5CC66C7C-BCFA-4851-8144-C33253076642}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{871021E1-24E8-4810-839C-B0405A8C48A4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2342588E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="020E2ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3855,170 +4049,180 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tzAxNzUxtjAxs7C0NDNQ0lEKTi0uzszPAykwrgUAHBls9iwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009A7565"/>
     <w:rsid w:val="00073ED5"/>
     <w:rsid w:val="00076ED3"/>
     <w:rsid w:val="0009715C"/>
     <w:rsid w:val="000D5E20"/>
     <w:rsid w:val="00103AD0"/>
     <w:rsid w:val="00133AAC"/>
     <w:rsid w:val="00154FBF"/>
     <w:rsid w:val="001811A1"/>
     <w:rsid w:val="001845EA"/>
+    <w:rsid w:val="00186953"/>
     <w:rsid w:val="001A03E2"/>
     <w:rsid w:val="001E05F6"/>
     <w:rsid w:val="00204543"/>
     <w:rsid w:val="0024331C"/>
     <w:rsid w:val="002F0B76"/>
     <w:rsid w:val="002F668C"/>
     <w:rsid w:val="00303374"/>
     <w:rsid w:val="00376040"/>
     <w:rsid w:val="003F2794"/>
     <w:rsid w:val="00421E43"/>
     <w:rsid w:val="00446078"/>
     <w:rsid w:val="00471EAE"/>
     <w:rsid w:val="0047374A"/>
     <w:rsid w:val="00476C10"/>
     <w:rsid w:val="00483814"/>
-    <w:rsid w:val="004C6328"/>
+    <w:rsid w:val="00494432"/>
     <w:rsid w:val="004E1AB9"/>
     <w:rsid w:val="005057F4"/>
+    <w:rsid w:val="0057754A"/>
     <w:rsid w:val="005D67C7"/>
     <w:rsid w:val="005F461B"/>
     <w:rsid w:val="005F7507"/>
     <w:rsid w:val="00617843"/>
     <w:rsid w:val="00626E9E"/>
     <w:rsid w:val="006A3D37"/>
-    <w:rsid w:val="006A69B3"/>
+    <w:rsid w:val="006C40EC"/>
+    <w:rsid w:val="006D52CB"/>
     <w:rsid w:val="006D68C8"/>
     <w:rsid w:val="00700721"/>
     <w:rsid w:val="0070247B"/>
     <w:rsid w:val="007035BC"/>
     <w:rsid w:val="00724B1E"/>
     <w:rsid w:val="00745AE6"/>
     <w:rsid w:val="0075775B"/>
     <w:rsid w:val="0076231A"/>
     <w:rsid w:val="007958A1"/>
     <w:rsid w:val="007B453A"/>
     <w:rsid w:val="007B6D84"/>
+    <w:rsid w:val="007C24D6"/>
     <w:rsid w:val="007E160F"/>
     <w:rsid w:val="00810DFF"/>
     <w:rsid w:val="00815601"/>
     <w:rsid w:val="008669AF"/>
     <w:rsid w:val="0087533D"/>
     <w:rsid w:val="008C5844"/>
+    <w:rsid w:val="008D3809"/>
     <w:rsid w:val="008F47E1"/>
     <w:rsid w:val="008F50AC"/>
     <w:rsid w:val="00901493"/>
     <w:rsid w:val="00910843"/>
     <w:rsid w:val="00914725"/>
     <w:rsid w:val="00916999"/>
     <w:rsid w:val="009317DA"/>
     <w:rsid w:val="00933B0D"/>
     <w:rsid w:val="00934482"/>
     <w:rsid w:val="00972094"/>
     <w:rsid w:val="0098386E"/>
     <w:rsid w:val="009A7565"/>
     <w:rsid w:val="009C5AD7"/>
     <w:rsid w:val="009E2008"/>
     <w:rsid w:val="009F7738"/>
     <w:rsid w:val="00A05BD6"/>
     <w:rsid w:val="00A338CD"/>
     <w:rsid w:val="00AA0B26"/>
     <w:rsid w:val="00AA2384"/>
     <w:rsid w:val="00AB31CA"/>
     <w:rsid w:val="00B2341B"/>
     <w:rsid w:val="00B73713"/>
     <w:rsid w:val="00B96F8F"/>
     <w:rsid w:val="00BA5D69"/>
+    <w:rsid w:val="00BD0584"/>
     <w:rsid w:val="00BF4AC4"/>
     <w:rsid w:val="00C14C44"/>
     <w:rsid w:val="00C45F3D"/>
     <w:rsid w:val="00C770B1"/>
     <w:rsid w:val="00C81D44"/>
     <w:rsid w:val="00CA34B3"/>
     <w:rsid w:val="00CB02B7"/>
     <w:rsid w:val="00CD6411"/>
     <w:rsid w:val="00CE25CE"/>
     <w:rsid w:val="00D25589"/>
     <w:rsid w:val="00D4610F"/>
     <w:rsid w:val="00D4707E"/>
     <w:rsid w:val="00D55719"/>
+    <w:rsid w:val="00D601B5"/>
     <w:rsid w:val="00D628B9"/>
     <w:rsid w:val="00D826CD"/>
     <w:rsid w:val="00D8296D"/>
     <w:rsid w:val="00DC370D"/>
     <w:rsid w:val="00DD24DA"/>
     <w:rsid w:val="00DF6DFD"/>
     <w:rsid w:val="00E3511B"/>
     <w:rsid w:val="00E416D0"/>
+    <w:rsid w:val="00E44C14"/>
     <w:rsid w:val="00E55548"/>
     <w:rsid w:val="00E749EF"/>
     <w:rsid w:val="00EA2572"/>
+    <w:rsid w:val="00EF2140"/>
     <w:rsid w:val="00F16625"/>
+    <w:rsid w:val="00FA7C8B"/>
     <w:rsid w:val="00FB0BD0"/>
     <w:rsid w:val="00FD2925"/>
     <w:rsid w:val="00FD40B4"/>
     <w:rsid w:val="00FF09A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5541,81 +5745,81 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjEj39vL6luY8yUnWnIgKOuNflXvw==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCWjJuYmdXYxAIGgtBQUFCWjJuYmdXYxonCgExEiIKIAgEKhwKC0FBQUJaMm5iZ1djEAgaC0FBQUJTRnNZNWtNGicKATISIgogCAQqHAoLQUFBQloybmJnV2MQCBoLQUFBQlNGc1k1bFEaJwoBMxIiCiAIBCocCgtBQUFCWjJuYmdXYxAIGgtBQUFCWjM0d09NSSKdHgoLQUFBQloybmJnV2MS6x0KC0FBQUJaMm5iZ1djEgtBQUFCWjJuYmdXYxqzAQoJdGV4dC9odG1sEqUBSG9jYWxhcsSxbSBidSBtYWRkZSB5ZXJpbmUgYcWfYcSfxLFkYWtpIHRhYmxveWEgQXJhxZ90xLFybWEgUHJvamVzaSwgUGF0ZW50IHZzIGnDp2luIDcwJiMzOTtlciBwdWFubMSxayBtYWRkZWxlciBla2xlc2VrIGRhaGEgYW5sYcWfxLFsxLFyIG9sdXIgZGl5ZSBkw7zFn8O8bsO8eW9ydW0uIrABCgp0ZXh0L3BsYWluEqEBSG9jYWxhcsSxbSBidSBtYWRkZSB5ZXJpbmUgYcWfYcSfxLFkYWtpIHRhYmxveWEgQXJhxZ90xLFybWEgUHJvamVzaSwgUGF0ZW50IHZzIGnDp2luIDcwJ2VyIHB1YW5sxLFrIG1hZGRlbGVyIGVrbGVzZWsgZGFoYSBhbmxhxZ/EsWzEsXIgb2x1ciBkaXllIGTDvMWfw7xuw7x5b3J1bS4qGyIVMTAxNDgzNDA4NzYyODc4NDcxNDQ2KAA4ADCfi6DJuDI4sKmv8LgyQtQNCgtBQUFCU0ZzWTVrTRILQUFBQloybmJnV2MapAQKCXRleHQvaHRtbBKWBEhvY2FtIGJ1cmFkYSDFn8O2eWxlIGJpciBrYXlnxLFtIG9sZHUgYml6ZGVuIGFzxLFsIGJla2xlbmVuIG1ha2FsZSBvbGR1xJ91IGnDp2luIHByb2plIGJ1cmFkYSBidXJzaXllciDDp2FsxLHFn3TEsXJtYSBhbWHDp2zEsSBla2xlbmVuIGlraW5jaWwgYmlyIGlmYWRlIGdpYmkgYXNsxLFuZGEsIHZlIHlhecSxbmxhcmRhIHB1YW5sYW1hecSxIGFrYWRlbWlrIGtyaXRlcmxlcmxlIGF5bsSxIHR1dHR1aywgxZ9pbWRpIGFrYWRlbWlrIGtyaXRlcmxlcmRlbiBmYXJrbMSxIDcwIHB1YW4gxZ9la2xpbmRlIGJpciB0YWJsbyBla2xlcnNlayAuLiB5YXnEsW4gcHVhbiBzaXN0ZW1pbmluIGRlxJ9pxZ9tZXNpIHlhIGRhIGtpdGFwIHZzIGdpYmkgZGnEn2VyIGthdGVnb3JpbGVyZSBpbGnFn2tpbiBiaXIgdGFrxLFtIGVrbGVtZSB0YWxlcGxlcmlkZSBhcnRhYmlsaXIgZ2liaSBnZWxkaS4gTyB5w7x6ZGVuIGJpcmF6IGFya2EgcGxhbmRhIGthbHPEsW4gZ2liaSBkw7zFn8O8bm3DvMWfdMO8bT8/IGFtYSBmYXJrIGV0bWV6IGhvY2FtLCB1eWFyxLF6LiKlBAoKdGV4dC9wbGFpbhKWBEhvY2FtIGJ1cmFkYSDFn8O2eWxlIGJpciBrYXlnxLFtIG9sZHUgYml6ZGVuIGFzxLFsIGJla2xlbmVuIG1ha2FsZSBvbGR1xJ91IGnDp2luIHByb2plIGJ1cmFkYSBidXJzaXllciDDp2FsxLHFn3TEsXJtYSBhbWHDp2zEsSBla2xlbmVuIGlraW5jaWwgYmlyIGlmYWRlIGdpYmkgYXNsxLFuZGEsIHZlIHlhecSxbmxhcmRhIHB1YW5sYW1hecSxIGFrYWRlbWlrIGtyaXRlcmxlcmxlIGF5bsSxIHR1dHR1aywgxZ9pbWRpIGFrYWRlbWlrIGtyaXRlcmxlcmRlbiBmYXJrbMSxIDcwIHB1YW4gxZ9la2xpbmRlIGJpciB0YWJsbyBla2xlcnNlayAuLiB5YXnEsW4gcHVhbiBzaXN0ZW1pbmluIGRlxJ9pxZ9tZXNpIHlhIGRhIGtpdGFwIHZzIGdpYmkgZGnEn2VyIGthdGVnb3JpbGVyZSBpbGnFn2tpbiBiaXIgdGFrxLFtIGVrbGVtZSB0YWxlcGxlcmlkZSBhcnRhYmlsaXIgZ2liaSBnZWxkaS4gTyB5w7x6ZGVuIGJpcmF6IGFya2EgcGxhbmRhIGthbHPEsW4gZ2liaSBkw7zFn8O8bm3DvMWfdMO8bT8/IGFtYSBmYXJrIGV0bWV6IGhvY2FtLCB1eWFyxLF6LiobIhUxMDY3MjgwMjQ2ODk1OTA0ODc4NDIoADgAMN2e++e4MjjdnvvnuDJaDGlwazNwdHg4ODB3YnICIAB4AJoBBggAEAAYAKoBmQQSlgRIb2NhbSBidXJhZGEgxZ/DtnlsZSBiaXIga2F5Z8SxbSBvbGR1IGJpemRlbiBhc8SxbCBiZWtsZW5lbiBtYWthbGUgb2xkdcSfdSBpw6dpbiBwcm9qZSBidXJhZGEgYnVyc2l5ZXIgw6dhbMSxxZ90xLFybWEgYW1hw6dsxLEgZWtsZW5lbiBpa2luY2lsIGJpciBpZmFkZSBnaWJpIGFzbMSxbmRhLCB2ZSB5YXnEsW5sYXJkYSBwdWFubGFtYXnEsSBha2FkZW1payBrcml0ZXJsZXJsZSBheW7EsSB0dXR0dWssIMWfaW1kaSBha2FkZW1payBrcml0ZXJsZXJkZW4gZmFya2zEsSA3MCBwdWFuIMWfZWtsaW5kZSBiaXIgdGFibG8gZWtsZXJzZWsgLi4geWF5xLFuIHB1YW4gc2lzdGVtaW5pbiBkZcSfacWfbWVzaSB5YSBkYSBraXRhcCB2cyBnaWJpIGRpxJ9lciBrYXRlZ29yaWxlcmUgaWxpxZ9raW4gYmlyIHRha8SxbSBla2xlbWUgdGFsZXBsZXJpZGUgYXJ0YWJpbGlyIGdpYmkgZ2VsZGkuIE8gecO8emRlbiBiaXJheiBhcmthIHBsYW5kYSBrYWxzxLFuIGdpYmkgZMO8xZ/DvG5tw7zFn3TDvG0/PyBhbWEgZmFyayBldG1leiBob2NhbSwgdXlhcsSxei6wAQC4AQBCoQQKC0FBQUJTRnNZNWxREgtBQUFCWjJuYmdXYxqTAQoJdGV4dC9odG1sEoUBaG9jYW0gaGF0dGEgc2l6ZGUgc2FuYXQgZXNlcmkgdnMuIGdpYmkgZ8O2c3RlcmltbGVyaSBkZSBiZWxraSBidSBtYWRkZXllIGVla2xleWViaWxpcnNpbml6LCBvcmFkYW4gYmlyIHRhbGVwIGdlbG1lIGlodGltYWxpbmUga2FyxZ/EsSKUAQoKdGV4dC9wbGFpbhKFAWhvY2FtIGhhdHRhIHNpemRlIHNhbmF0IGVzZXJpIHZzLiBnaWJpIGfDtnN0ZXJpbWxlcmkgZGUgYmVsa2kgYnUgbWFkZGV5ZSBlZWtsZXllYmlsaXJzaW5peiwgb3JhZGFuIGJpciB0YWxlcCBnZWxtZSBpaHRpbWFsaW5lIGthcsWfxLEqGyIVMTA2NzI4MDI0Njg5NTkwNDg3ODQyKAA4ADCez4fouDI4ns+H6LgyWgxodXBtY25sNXUzbDFyAiAAeACaAQYIABAAGACqAYgBEoUBaG9jYW0gaGF0dGEgc2l6ZGUgc2FuYXQgZXNlcmkgdnMuIGdpYmkgZ8O2c3RlcmltbGVyaSBkZSBiZWxraSBidSBtYWRkZXllIGVla2xleWViaWxpcnNpbml6LCBvcmFkYW4gYmlyIHRhbGVwIGdlbG1lIGlodGltYWxpbmUga2FyxZ/EsbABALgBAELcAwoLQUFBQlozNHdPTUkSC0FBQUJaMm5iZ1djGn0KCXRleHQvaHRtbBJwRXZldCBob2NhbSwgYml6ZGUgc2FuYXQgZXNlcmkga8Sxc23EsW5hIGVrbGVtZSBvbGFjYWsgc2FuxLFyxLFtLiBZb2tzYSBrdXJ1bGRhbiDDp8Sxa2FybWFrIMOnb2sgem9yIG9sYWNhayBnaWJpLiJ+Cgp0ZXh0L3BsYWluEnBFdmV0IGhvY2FtLCBiaXpkZSBzYW5hdCBlc2VyaSBrxLFzbcSxbmEgZWtsZW1lIG9sYWNhayBzYW7EsXLEsW0uIFlva3NhIGt1cnVsZGFuIMOnxLFrYXJtYWsgw6dvayB6b3Igb2xhY2FrIGdpYmkuKhsiFTEwMTQ4MzQwODc2Mjg3ODQ3MTQ0NigAOAAwsKmv8LgyOLCpr/C4MloMMTNpOGY2bjgwbW9ncgIgAHgAmgEGCAAQABgAqgFyEnBFdmV0IGhvY2FtLCBiaXpkZSBzYW5hdCBlc2VyaSBrxLFzbcSxbmEgZWtsZW1lIG9sYWNhayBzYW7EsXLEsW0uIFlva3NhIGt1cnVsZGFuIMOnxLFrYXJtYWsgw6dvayB6b3Igb2xhY2FrIGdpYmkusAEAuAEASpEDCgp0ZXh0L3BsYWluEoIDw5bEn3JldGltIMO8eWVzaSBzb24gMSB5xLFsIGnDp2VyaXNpbmRlLCDDnG5pdmVyc2l0ZW1peiBrYXluYWtsxLEgQmlsaW1zZWwgQXJhxZ90xLFybWEgUHJvamVsZXJpIEtvb3JkaW5hc3lvbiBCaXJpbWkgZMSxxZ/EsW5kYSwga2FidWwgZWRpbGVuIGhlciBiaXIgYXJhxZ90xLFybWEgcHJvamVzaSAocHJvamUgecO8csO8dMO8Y8O8c8O8KSB2ZXlhIHBhdGVudCB2ZXlhIGZheWRhbMSxIG1vZGVsLyB0ZXNjaWwgacOnaW4gMSAoYmlyKSDDtsSfcmVuY2kgb2xtYWsgw7x6ZXJlIGVuIGZhemxhIDQgKGTDtnJ0KSDDtsSfcmVuY2l5ZSBkYW7EscWfbWFubMSxayB5YXDEsWxhYmlsZWNla3Rpci4gUHJvamUgc8O8cmVzaW5pbiBlbiBheiA2IGF5IG9sbWFzxLEgZ2VyZWttZWt0ZWRpci5aDHJ2YjZnNW5ucHdkdHICIAB4AJoBBggAEAAYAKoBqAESpQFIb2NhbGFyxLFtIGJ1IG1hZGRlIHllcmluZSBhxZ9hxJ/EsWRha2kgdGFibG95YSBBcmHFn3TEsXJtYSBQcm9qZXNpLCBQYXRlbnQgdnMgacOnaW4gNzAmIzM5O2VyIHB1YW5sxLFrIG1hZGRlbGVyIGVrbGVzZWsgZGFoYSBhbmxhxZ/EsWzEsXIgb2x1ciBkaXllIGTDvMWfw7xuw7x5b3J1bS6wAQC4AQAYn4ugybgyILCpr/C4MjAAQhBraXgudXIyZHZpZWh0ZHcwOAByITE3Z2ZfdUJfazR1TWY4N2NzQ1Z3VWhSbE5GWlVpeFJ3bA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>315</Words>
-  <Characters>1799</Characters>
+  <Words>321</Words>
+  <Characters>1835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2110</CharactersWithSpaces>
+  <CharactersWithSpaces>2152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Seda BAYRAKTAR</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>3155e0de152242d73aef7208bd492769c803fc4c0ce9ba9325d0788b7c600034</vt:lpwstr>
   </property>
 </Properties>
 </file>