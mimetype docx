--- v0 (2026-04-05)
+++ v1 (2026-07-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="6E7BA6EF" w14:textId="50D8414B" w:rsidR="009F099F" w:rsidRPr="006616B8" w:rsidRDefault="009F099F" w:rsidP="00093AF0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2684"/>
         <w:gridCol w:w="4221"/>
@@ -182,51 +182,51 @@
                                     <w:rPr>
                                       <w:b/>
                                       <w:snapToGrid w:val="0"/>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                     <w:t>SOSYAL BİLİMLER ENSTİTÜSÜ</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
                   <w:pict>
                     <v:shapetype w14:anchorId="09235FF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Metin Kutusu 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36.1pt;margin-top:5.65pt;width:394.45pt;height:72.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8QqR46gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShBRo1XS2sFiF2&#10;AWnhAxzHbiwSjxk7TcrX79jplgJviBfLc/GZM2fG26up79hBoTdgK75c5JwpK6Exdl/xb19vX7zh&#10;zAdhG9GBVRU/Ks+vds+fbUdXqgJa6BqFjECsL0dX8TYEV2aZl63qhV+AU5aCGrAXgUzcZw2KkdD7&#10;Livy/FU2AjYOQSrvyXszB/ku4WutZPistVeBdRUnbiGdmM46ntluK8o9CtcaeaIh/oFFL4ylomeo&#10;GxEEG9D8BdUbieBBh4WEPgOtjVSpB+pmmf/RzUMrnEq9kDjenWXy/w9Wfjp8QWYamt2aMyt6mtG9&#10;Csayj0MY/MDITRqNzpeU+uAoOUxvYaL81K93dyC/e2bhXSvsXl0jwtgq0RDHZXyZXTydcXwEqcd7&#10;aKiWGAIkoEljHwUkSRih06yO5/moKTBJznWeb9aRp6TYpni5KRK5TJRPrx368F5Bz+Kl4kjzT+ji&#10;cOdDZCPKp5RYzMKt6bq0A539zUGJ0ZPYR8Iz9TDV00mNGpoj9YEwrxR9Abq0gD85G2mdKu5/DAIV&#10;Z90HS1pslqtV3L9krNavCzLwMlJfRgaHZt8S4CyyhWuSSZvUQdRzLn6iR5uRGjttcVy9Sztl/fpr&#10;u0cAAAD//wMAUEsDBBQABgAIAAAAIQBwiQEg4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9N&#10;T4QwEL2b+B+aMfHmFtiIhKVsjF8HPagrB70V2gW0nZK2y+K/dzzpZZJ5b+Z9VNvFGjZrH0aHAtJV&#10;Akxj59SIvYDm7f6iABaiRCWNQy3gWwfY1qcnlSyVO+KrnnexZySCoZQChhinkvPQDdrKsHKTRuL2&#10;zlsZafU9V14eSdwaniVJzq0ckRwGOembQXdfu4MV8LI3TaI+P8L8sL7rmsf49OzfWyHOz5bbDY3r&#10;DbCol/j3Ab8dKD/UFKx1B1SBGQFXWUaXhKdrYMQXeZoCawm4zAvgdcX/16h/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhALxCpHjqAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHCJASDiAAAADgEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" filled="f" fillcolor="#0c9" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="51AB29E9" w14:textId="77777777" w:rsidR="00A518CD" w:rsidRPr="006A4461" w:rsidRDefault="00A518CD" w:rsidP="00A518CD">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A4461">
                               <w:rPr>
                                 <w:b/>
                                 <w:snapToGrid w:val="0"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>T.C.</w:t>
@@ -988,51 +988,65 @@
               <w:t>, Tarihi ve Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6132" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2A792F7A" w14:textId="48CE0309" w:rsidR="00D212BD" w:rsidRPr="00D212BD" w:rsidRDefault="00D212BD" w:rsidP="004D7865">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>………………………; … / … / 202…; … : ….</w:t>
+              <w:t xml:space="preserve">………………………; … / … / 202…; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>… :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB3036" w:rsidRPr="006616B8" w14:paraId="48B094E7" w14:textId="77777777" w:rsidTr="00EA33EC">
         <w:trPr>
           <w:trHeight w:val="2850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9829" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="12C6EBE5" w14:textId="77777777" w:rsidR="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00633ECE">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
@@ -1074,237 +1088,246 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01EBD2BE" w14:textId="79562926" w:rsidR="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00E42DCC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">OY BİRLİĞİ             </w:t>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  OY ÇOKLUĞU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B26D97E" w14:textId="0904382D" w:rsidR="00CB3036" w:rsidRPr="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00CB3036">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>ile aşağıdaki kararı almıştır.</w:t>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB3036">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aşağıdaki kararı almıştır.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C72A42C" w14:textId="77777777" w:rsidR="00CB3036" w:rsidRPr="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00CB3036">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4510E6F4" w14:textId="05227574" w:rsidR="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00CB3036">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yapılan savunma sınavı sonucunda aday başarılı bulunmuş ve tez KABUL edilmiştir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1600A754" w14:textId="77777777" w:rsidR="00272083" w:rsidRPr="00CB3036" w:rsidRDefault="00272083" w:rsidP="00CB3036">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3478F69C" w14:textId="3220003B" w:rsidR="00CB3036" w:rsidRDefault="00CB3036" w:rsidP="00CB3036">
             <w:pPr>
               <w:ind w:left="353" w:hanging="353"/>
             </w:pPr>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Yapılan savunma sınavı sonucunda tezin DÜZELTİLMESİ kararlaştırılmıştır.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10B5B28D" w14:textId="77777777" w:rsidR="00272083" w:rsidRPr="00CB3036" w:rsidRDefault="00272083" w:rsidP="00CB3036">
             <w:pPr>
               <w:ind w:left="353" w:hanging="353"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B55E189" w14:textId="0FF5EC4C" w:rsidR="00463703" w:rsidRPr="00463703" w:rsidRDefault="00CB3036" w:rsidP="00463703">
             <w:pPr>
               <w:ind w:left="353" w:hanging="353"/>
             </w:pPr>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E263E5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3036">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Yapılan savunma sınavı sonucunda aday başarısız bulunmuş ve </w:t>
             </w:r>
             <w:r w:rsidR="003E1B6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>tezin</w:t>
             </w:r>
@@ -1383,51 +1406,69 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">), Tez </w:t>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0022478A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tez</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0022478A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Onay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0022478A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
@@ -1813,58 +1854,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -1886,58 +1927,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -1960,58 +2001,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2144,58 +2185,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2217,58 +2258,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2291,58 +2332,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2471,58 +2512,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2544,58 +2585,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2623,58 +2664,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00386268">
-[...6 lines deleted...]
-            <w:r w:rsidR="00386268">
+            <w:r w:rsidR="00195AF4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00195AF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007425C0">
               <w:rPr>
@@ -2809,51 +2850,59 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">. . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
             <w:r w:rsidRPr="005D0967">
               <w:t>’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>ı</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0967">
               <w:t>n</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0967">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A61">
               <w:t xml:space="preserve">bu çalışması, jürimiz tarafından </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">. . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">. . . . . . . . . . . . . . . </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>. . . .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> . </w:t>
             </w:r>
             <w:r w:rsidR="004F1374" w:rsidRPr="0023430D">
               <w:t xml:space="preserve">Anabilim Dalı Tezli Yüksek Lisans Programı tezi </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A61">
               <w:t>olarak kabul edilmiştir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04480742" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="00CE2A61" w:rsidRDefault="00FC5379" w:rsidP="001B7955">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8310"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A61">
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A4B1543" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="00CE2A61" w:rsidRDefault="00FC5379" w:rsidP="001B7955">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D7BA494" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="00CE2A61" w:rsidRDefault="00FC5379" w:rsidP="001B7955">
@@ -3073,78 +3122,92 @@
                   </w:pPr>
                   <w:r w:rsidRPr="008039D8">
                     <w:t xml:space="preserve">Tez Başlığı: </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="47AEF53E" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="008039D8" w:rsidRDefault="00FC5379" w:rsidP="001B7955">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1E033207" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="008039D8" w:rsidRDefault="00FC5379" w:rsidP="001B7955"/>
                 <w:p w14:paraId="7BA2FC99" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="008039D8" w:rsidRDefault="00FC5379" w:rsidP="001B7955"/>
                 <w:p w14:paraId="36C1736B" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="008039D8" w:rsidRDefault="00FC5379" w:rsidP="001B7955"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="574227B9" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="008039D8" w:rsidRDefault="00FC5379" w:rsidP="001B7955">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7519B8D5" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992"/>
-    <w:p w14:paraId="5C00F5A2" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992"/>
+    <w:p w14:paraId="5C00F5A2" w14:textId="64212306" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00DF4D55" w:rsidP="005D1992">
+      <w:r>
+        <w:t>Onay: Yukarıdaki imzaların, adı geçen öğretim üyelerine ait olduğunu onaylarım.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2BDC27B0" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992"/>
     <w:p w14:paraId="37EB4AA1" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992"/>
     <w:p w14:paraId="589AC519" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Tez Savunma Tarihi</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:tab/>
-        <w:t>: ..../..../202…</w:t>
+        <w:t>: ....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>/..../202…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44883C47" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRPr="005B6BD7" w:rsidRDefault="00FC5379" w:rsidP="005D1992">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005B6BD7">
         <w:t>Me</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zuniyet Tarihi     </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:tab/>
-        <w:t>: ..../..../202…</w:t>
+        <w:t>: ....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>/..../202…</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005B6BD7">
         <w:tab/>
       </w:r>
@@ -3159,148 +3222,150 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="160BEFEE" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRDefault="00FC5379" w:rsidP="005D1992">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63004551" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRDefault="00FC5379" w:rsidP="005D1992">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7015AF" w14:textId="77777777" w:rsidR="00FC5379" w:rsidRDefault="00FC5379" w:rsidP="005D1992">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0639BB98" w14:textId="12FCAB93" w:rsidR="00527028" w:rsidRDefault="00527028" w:rsidP="007425C0"/>
     <w:sectPr w:rsidR="00527028" w:rsidSect="001B7955">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="1134" w:left="1701" w:header="992" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6737E03D" w14:textId="77777777" w:rsidR="00386268" w:rsidRDefault="00386268" w:rsidP="00822E28">
+    <w:p w14:paraId="2B8D44C1" w14:textId="77777777" w:rsidR="00195AF4" w:rsidRDefault="00195AF4" w:rsidP="00822E28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2583638E" w14:textId="77777777" w:rsidR="00386268" w:rsidRDefault="00386268" w:rsidP="00822E28">
+    <w:p w14:paraId="65D71604" w14:textId="77777777" w:rsidR="00195AF4" w:rsidRDefault="00195AF4" w:rsidP="00822E28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="336513CD" w14:textId="2306D3CE" w:rsidR="00463703" w:rsidRPr="007D1F74" w:rsidRDefault="007D1F74" w:rsidP="007D1F74">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
     <w:r>
       <w:t>SBE_FRYLT16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C8712E4" w14:textId="77777777" w:rsidR="00386268" w:rsidRDefault="00386268" w:rsidP="00822E28">
+    <w:p w14:paraId="026BA550" w14:textId="77777777" w:rsidR="00195AF4" w:rsidRDefault="00195AF4" w:rsidP="00822E28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE898CE" w14:textId="77777777" w:rsidR="00386268" w:rsidRDefault="00386268" w:rsidP="00822E28">
+    <w:p w14:paraId="19D6828E" w14:textId="77777777" w:rsidR="00195AF4" w:rsidRDefault="00195AF4" w:rsidP="00822E28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63DD709D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E61A22"/>
     <w:lvl w:ilvl="0" w:tplc="06544280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3355,138 +3420,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C4A95"/>
     <w:rsid w:val="00002FDA"/>
     <w:rsid w:val="00011AE1"/>
     <w:rsid w:val="00027767"/>
     <w:rsid w:val="0007212A"/>
     <w:rsid w:val="00072DBB"/>
     <w:rsid w:val="00093AF0"/>
     <w:rsid w:val="000C491B"/>
     <w:rsid w:val="000D1212"/>
     <w:rsid w:val="000F0E82"/>
     <w:rsid w:val="001618B7"/>
     <w:rsid w:val="00181B39"/>
+    <w:rsid w:val="00195AF4"/>
     <w:rsid w:val="001A1874"/>
     <w:rsid w:val="001B7955"/>
     <w:rsid w:val="001C7948"/>
     <w:rsid w:val="001E3A91"/>
     <w:rsid w:val="001E6E7C"/>
     <w:rsid w:val="001F0CD6"/>
     <w:rsid w:val="0022478A"/>
     <w:rsid w:val="00272083"/>
     <w:rsid w:val="00301F7C"/>
     <w:rsid w:val="00311EA5"/>
     <w:rsid w:val="00314740"/>
     <w:rsid w:val="00316BD0"/>
     <w:rsid w:val="003322BF"/>
     <w:rsid w:val="00343439"/>
     <w:rsid w:val="00357332"/>
     <w:rsid w:val="00380D70"/>
     <w:rsid w:val="0038228B"/>
     <w:rsid w:val="00386268"/>
     <w:rsid w:val="0039790F"/>
     <w:rsid w:val="003A5EA5"/>
     <w:rsid w:val="003A7203"/>
     <w:rsid w:val="003B68FE"/>
     <w:rsid w:val="003B6A0B"/>
     <w:rsid w:val="003E1B6F"/>
     <w:rsid w:val="003E5516"/>
     <w:rsid w:val="003E763E"/>
     <w:rsid w:val="00423F19"/>
     <w:rsid w:val="00427C83"/>
     <w:rsid w:val="00433286"/>
     <w:rsid w:val="00433F90"/>
     <w:rsid w:val="00463703"/>
     <w:rsid w:val="00472D3F"/>
     <w:rsid w:val="00473887"/>
     <w:rsid w:val="004839D3"/>
     <w:rsid w:val="00491859"/>
     <w:rsid w:val="004A3FE2"/>
     <w:rsid w:val="004A461D"/>
     <w:rsid w:val="004D5C9F"/>
     <w:rsid w:val="004D7865"/>
     <w:rsid w:val="004F1374"/>
     <w:rsid w:val="0050179E"/>
     <w:rsid w:val="005074CF"/>
     <w:rsid w:val="00511B1F"/>
     <w:rsid w:val="00527028"/>
     <w:rsid w:val="00535D96"/>
     <w:rsid w:val="00547FBC"/>
     <w:rsid w:val="005664E8"/>
+    <w:rsid w:val="005C2809"/>
     <w:rsid w:val="005C4A95"/>
     <w:rsid w:val="005D3A6D"/>
     <w:rsid w:val="006015DC"/>
     <w:rsid w:val="00627DDB"/>
     <w:rsid w:val="00637B9A"/>
     <w:rsid w:val="006616B8"/>
     <w:rsid w:val="006669C6"/>
     <w:rsid w:val="006A6D8B"/>
     <w:rsid w:val="006E5760"/>
     <w:rsid w:val="007050E2"/>
     <w:rsid w:val="007076C2"/>
     <w:rsid w:val="00714B17"/>
     <w:rsid w:val="007425C0"/>
     <w:rsid w:val="007517EE"/>
     <w:rsid w:val="00771657"/>
     <w:rsid w:val="007A16BD"/>
     <w:rsid w:val="007D1F74"/>
     <w:rsid w:val="007E4DB6"/>
     <w:rsid w:val="008019B7"/>
     <w:rsid w:val="00811DA1"/>
     <w:rsid w:val="00822E28"/>
     <w:rsid w:val="00832A9D"/>
     <w:rsid w:val="0083784F"/>
     <w:rsid w:val="00847073"/>
     <w:rsid w:val="00857970"/>
@@ -3526,50 +3593,51 @@
     <w:rsid w:val="00BC1BA5"/>
     <w:rsid w:val="00C04DDA"/>
     <w:rsid w:val="00C306F3"/>
     <w:rsid w:val="00C4081D"/>
     <w:rsid w:val="00C4433A"/>
     <w:rsid w:val="00C764CF"/>
     <w:rsid w:val="00C7784D"/>
     <w:rsid w:val="00C92397"/>
     <w:rsid w:val="00CB3036"/>
     <w:rsid w:val="00CD5A1F"/>
     <w:rsid w:val="00CE5228"/>
     <w:rsid w:val="00CF41A0"/>
     <w:rsid w:val="00D16ED0"/>
     <w:rsid w:val="00D212BD"/>
     <w:rsid w:val="00D24CC5"/>
     <w:rsid w:val="00D3435B"/>
     <w:rsid w:val="00D47A66"/>
     <w:rsid w:val="00D53DF0"/>
     <w:rsid w:val="00D55175"/>
     <w:rsid w:val="00D644B4"/>
     <w:rsid w:val="00D70FD0"/>
     <w:rsid w:val="00D815B7"/>
     <w:rsid w:val="00D92571"/>
     <w:rsid w:val="00DA5C9B"/>
     <w:rsid w:val="00DD1292"/>
+    <w:rsid w:val="00DF4D55"/>
     <w:rsid w:val="00DF7E94"/>
     <w:rsid w:val="00E263E5"/>
     <w:rsid w:val="00E27F89"/>
     <w:rsid w:val="00E42DCC"/>
     <w:rsid w:val="00E51260"/>
     <w:rsid w:val="00E61796"/>
     <w:rsid w:val="00E94F3C"/>
     <w:rsid w:val="00EA16DD"/>
     <w:rsid w:val="00EA33EC"/>
     <w:rsid w:val="00EB06FF"/>
     <w:rsid w:val="00EB4182"/>
     <w:rsid w:val="00EB4C78"/>
     <w:rsid w:val="00EB6509"/>
     <w:rsid w:val="00EE2759"/>
     <w:rsid w:val="00EE78BB"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F63448"/>
     <w:rsid w:val="00F81AE6"/>
     <w:rsid w:val="00F830BB"/>
     <w:rsid w:val="00F97BF7"/>
     <w:rsid w:val="00FA054E"/>
     <w:rsid w:val="00FA4959"/>
     <w:rsid w:val="00FA54F7"/>
     <w:rsid w:val="00FB5889"/>
     <w:rsid w:val="00FC5379"/>
@@ -3584,61 +3652,61 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="785886B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D56E9A85-56E7-46D8-BE7A-37562DCF800D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3970,51 +4038,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -4602,51 +4669,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C92397"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C92397"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="945111304">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1057122681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4943,88 +5010,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31263B7B-3658-454B-925A-BC8377427461}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711150E8-3A66-4398-8481-96DF771BB389}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>336</Words>
-  <Characters>1920</Characters>
+  <Words>348</Words>
+  <Characters>1987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Konu Başlığı</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>T</vt:lpstr>
       <vt:lpstr>T</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2252</CharactersWithSpaces>
+  <CharactersWithSpaces>2331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>T</dc:title>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>